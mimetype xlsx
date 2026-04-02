--- v0 (2025-12-14)
+++ v1 (2026-04-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Speed</t>
   </si>
   <si>
     <t>Built</t>
   </si>
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Captain</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
@@ -251,50 +251,62 @@
   <si>
     <t>Traverse City, Michigan</t>
   </si>
   <si>
     <t>Great Lakes Maritime Academy</t>
   </si>
   <si>
     <t>Stanford H. Smith</t>
   </si>
   <si>
     <t>Sutter</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Spencer F. Baird</t>
   </si>
   <si>
     <t>Bohn</t>
   </si>
   <si>
     <t>Cheboygan, Michigan</t>
   </si>
   <si>
+    <t>Spangler</t>
+  </si>
+  <si>
+    <t>Lytten</t>
+  </si>
+  <si>
+    <t>Toledo, Ohio</t>
+  </si>
+  <si>
+    <t>University of Toledo Lake Erie Center</t>
+  </si>
+  <si>
     <t>Siscowet (Historical)</t>
   </si>
   <si>
     <t>Ashland, Wisconsin</t>
   </si>
   <si>
     <t>Shenehon (historical)</t>
   </si>
   <si>
     <t>Great Lakes Environmental Research Lab.- Lake Michigan Field Station</t>
   </si>
   <si>
     <t>Shark (CCGS) (historical)</t>
   </si>
   <si>
     <t>Dept. Fisheries and Oceans</t>
   </si>
   <si>
     <t>Seth Green</t>
   </si>
   <si>
     <t>Fairbanks</t>
   </si>
   <si>
     <t>Cape Vincent, New York</t>
@@ -359,92 +371,92 @@
   <si>
     <t>Brofka, Redman</t>
   </si>
   <si>
     <t>Waukegan, Illinois</t>
   </si>
   <si>
     <t>Illinois Natural History Survey</t>
   </si>
   <si>
     <t>Sawbill</t>
   </si>
   <si>
     <t>Gostomski</t>
   </si>
   <si>
     <t>Bayfield, Wisconsin</t>
   </si>
   <si>
     <t>The National Park Service, Great Lakes Inventory and Monitoring Network Office</t>
   </si>
   <si>
     <t>RV Falcon</t>
   </si>
   <si>
-    <t>Toledo, Ohio</t>
-[...1 lines deleted...]
-  <si>
     <t>Bowling Green State University</t>
   </si>
   <si>
     <t>Rocket Explorer</t>
   </si>
   <si>
-    <t>University of Toledo Lake Erie Center</t>
-[...1 lines deleted...]
-  <si>
     <t>Research V</t>
   </si>
   <si>
     <t>Okon</t>
   </si>
   <si>
     <t>Detroit, Michigan</t>
   </si>
   <si>
     <t>DTE Energy Corporation</t>
   </si>
   <si>
     <t>Research IV (Historical)</t>
   </si>
   <si>
     <t>Bateman</t>
   </si>
   <si>
     <t>Ranger III</t>
   </si>
   <si>
     <t>Hanrahan</t>
   </si>
   <si>
     <t>Houghton, Michigan</t>
   </si>
   <si>
     <t>National Park Service</t>
   </si>
   <si>
+    <t>R/V Ziggy</t>
+  </si>
+  <si>
+    <t>Ralph</t>
+  </si>
+  <si>
     <t>R/V Sander</t>
   </si>
   <si>
     <t>Kennedy</t>
   </si>
   <si>
     <t>R/V Cisco</t>
   </si>
   <si>
     <t>Ann Arbor, MI</t>
   </si>
   <si>
     <t>Queen of Bayfield (historical)</t>
   </si>
   <si>
     <t>Red Cliff Fisheries Dept. (a)</t>
   </si>
   <si>
     <t>Pride of Michigan</t>
   </si>
   <si>
     <t>Clyburn</t>
   </si>
   <si>
     <t>Mt Clemens, Michigan</t>
@@ -611,51 +623,51 @@
   <si>
     <t>Rutz</t>
   </si>
   <si>
     <t>Mudpuppy II</t>
   </si>
   <si>
     <t>Bonem</t>
   </si>
   <si>
     <t>U.S. Environmental Protection Agency - Great Lakes National Program Office</t>
   </si>
   <si>
     <t>Monitor VI</t>
   </si>
   <si>
     <t>Etobicoke, Ontario</t>
   </si>
   <si>
     <t>Ontario Ministry of the Environment, Conservation and Parks</t>
   </si>
   <si>
     <t>MMSD Pelagos</t>
   </si>
   <si>
-    <t>Olds</t>
+    <t>Montenero</t>
   </si>
   <si>
     <t>Milwaukee Metropolitan Sewerage District</t>
   </si>
   <si>
     <t>Municipal</t>
   </si>
   <si>
     <t>Melosira</t>
   </si>
   <si>
     <t>Furbush</t>
   </si>
   <si>
     <t>Burlington, Vermont</t>
   </si>
   <si>
     <t>University of Vermont</t>
   </si>
   <si>
     <t>Mayflier</t>
   </si>
   <si>
     <t>Mariner I</t>
   </si>
@@ -1083,50 +1095,56 @@
     <t>Barney Devine (Historical)</t>
   </si>
   <si>
     <t>Argo</t>
   </si>
   <si>
     <t>Dunkirk, New York</t>
   </si>
   <si>
     <t>Lake Erie Fisheries Units</t>
   </si>
   <si>
     <t>Arcticus</t>
   </si>
   <si>
     <t>Bergan</t>
   </si>
   <si>
     <t>Aquarius (Historical)</t>
   </si>
   <si>
     <t>Aqualab</t>
   </si>
   <si>
     <t>Portiss</t>
+  </si>
+  <si>
+    <t>Alliance</t>
+  </si>
+  <si>
+    <t>Hale/Heyns</t>
   </si>
   <si>
     <t>Agassiz</t>
   </si>
   <si>
     <t>Henderson</t>
   </si>
   <si>
     <t>Averages</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1439,51 +1457,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K153"/>
+  <dimension ref="A1:K156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1499,5111 +1517,5216 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2">
         <v>50</v>
       </c>
       <c r="D2">
         <v>10</v>
       </c>
       <c r="E2">
         <v>1950</v>
       </c>
       <c r="F2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="I2" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>18</v>
       </c>
       <c r="C3">
         <v>61</v>
       </c>
       <c r="D3">
         <v>10</v>
       </c>
       <c r="E3">
         <v>1954</v>
       </c>
       <c r="F3">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
       <c r="K3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4">
         <v>27</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4">
         <v>1975</v>
       </c>
       <c r="F4">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
       <c r="I4" t="s">
         <v>26</v>
       </c>
       <c r="J4" t="s">
         <v>15</v>
       </c>
       <c r="K4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5">
         <v>55</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5">
         <v>2025</v>
       </c>
       <c r="F5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G5" t="s">
         <v>29</v>
       </c>
       <c r="H5" t="s">
         <v>30</v>
       </c>
       <c r="I5" t="s">
         <v>31</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6">
         <v>64.5</v>
       </c>
       <c r="D6">
         <v>12</v>
       </c>
       <c r="E6">
         <v>1996</v>
       </c>
       <c r="F6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
       <c r="I6" t="s">
         <v>36</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
       <c r="K6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7">
         <v>35</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7">
         <v>2007</v>
       </c>
       <c r="F7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
       <c r="I7" t="s">
         <v>39</v>
       </c>
       <c r="J7" t="s">
         <v>40</v>
       </c>
       <c r="K7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>18</v>
       </c>
       <c r="C8">
         <v>22</v>
       </c>
       <c r="D8">
         <v>30.4</v>
       </c>
       <c r="E8">
         <v>1992</v>
       </c>
       <c r="F8">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
       <c r="I8" t="s">
         <v>43</v>
       </c>
       <c r="J8" t="s">
         <v>44</v>
       </c>
       <c r="K8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9">
         <v>21</v>
       </c>
       <c r="D9">
         <v>17.4</v>
       </c>
       <c r="E9">
         <v>1992</v>
       </c>
       <c r="F9">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H9" t="s">
         <v>42</v>
       </c>
       <c r="I9" t="s">
         <v>43</v>
       </c>
       <c r="J9" t="s">
         <v>44</v>
       </c>
       <c r="K9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>18</v>
       </c>
       <c r="C10">
         <v>20</v>
       </c>
       <c r="D10">
         <v>26.1</v>
       </c>
       <c r="E10">
         <v>1992</v>
       </c>
       <c r="F10">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10" t="s">
         <v>43</v>
       </c>
       <c r="J10" t="s">
         <v>44</v>
       </c>
       <c r="K10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11">
         <v>73</v>
       </c>
       <c r="D11">
         <v>8.6</v>
       </c>
       <c r="E11">
         <v>1975</v>
       </c>
       <c r="F11">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I11" t="s">
         <v>48</v>
       </c>
       <c r="J11" t="s">
         <v>44</v>
       </c>
       <c r="K11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12">
         <v>57</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12">
         <v>2016</v>
       </c>
       <c r="F12">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G12" t="s">
         <v>50</v>
       </c>
       <c r="H12" t="s">
         <v>51</v>
       </c>
       <c r="I12" t="s">
         <v>52</v>
       </c>
       <c r="J12" t="s">
         <v>32</v>
       </c>
       <c r="K12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>18</v>
       </c>
       <c r="C13">
         <v>30.08</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13">
         <v>2002</v>
       </c>
       <c r="F13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G13" t="s">
         <v>54</v>
       </c>
       <c r="H13" t="s">
         <v>55</v>
       </c>
       <c r="I13" t="s">
         <v>56</v>
       </c>
       <c r="J13" t="s">
         <v>40</v>
       </c>
       <c r="K13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14">
         <v>57</v>
       </c>
       <c r="D14">
         <v>9</v>
       </c>
       <c r="E14">
         <v>1954</v>
       </c>
       <c r="F14">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G14" t="s">
         <v>58</v>
       </c>
       <c r="H14" t="s">
         <v>25</v>
       </c>
       <c r="I14" t="s">
         <v>26</v>
       </c>
       <c r="J14" t="s">
         <v>15</v>
       </c>
       <c r="K14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15">
         <v>100</v>
       </c>
       <c r="D15">
         <v>12</v>
       </c>
       <c r="E15">
         <v>2004</v>
       </c>
       <c r="F15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>60</v>
       </c>
       <c r="I15" t="s">
         <v>61</v>
       </c>
       <c r="J15" t="s">
         <v>44</v>
       </c>
       <c r="K15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>18</v>
       </c>
       <c r="C16">
         <v>62.5</v>
       </c>
       <c r="D16">
         <v>10.5</v>
       </c>
       <c r="E16">
         <v>1967</v>
       </c>
       <c r="F16">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G16" t="s">
         <v>63</v>
       </c>
       <c r="H16" t="s">
         <v>64</v>
       </c>
       <c r="I16" t="s">
         <v>65</v>
       </c>
       <c r="J16" t="s">
         <v>32</v>
       </c>
       <c r="K16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>66</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17">
         <v>45</v>
       </c>
       <c r="D17">
         <v>8.7</v>
       </c>
       <c r="E17">
         <v>1945</v>
       </c>
       <c r="F17">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
         <v>67</v>
       </c>
       <c r="H17" t="s">
         <v>68</v>
       </c>
       <c r="I17" t="s">
         <v>69</v>
       </c>
       <c r="J17" t="s">
         <v>15</v>
       </c>
       <c r="K17" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>70</v>
       </c>
       <c r="B18" t="s">
         <v>18</v>
       </c>
       <c r="C18">
         <v>224</v>
       </c>
       <c r="D18">
         <v>11</v>
       </c>
       <c r="E18">
         <v>1985</v>
       </c>
       <c r="F18">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H18" t="s">
         <v>71</v>
       </c>
       <c r="I18" t="s">
         <v>72</v>
       </c>
       <c r="J18" t="s">
         <v>22</v>
       </c>
       <c r="K18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>18</v>
       </c>
       <c r="C19">
         <v>57</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19">
         <v>2017</v>
       </c>
       <c r="F19">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G19" t="s">
         <v>74</v>
       </c>
       <c r="H19" t="s">
         <v>75</v>
       </c>
       <c r="I19" t="s">
         <v>43</v>
       </c>
       <c r="J19" t="s">
         <v>44</v>
       </c>
       <c r="K19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>76</v>
       </c>
       <c r="B20" t="s">
         <v>18</v>
       </c>
       <c r="C20">
         <v>95</v>
       </c>
       <c r="D20">
         <v>12.77</v>
       </c>
       <c r="E20">
         <v>2006</v>
       </c>
       <c r="F20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G20" t="s">
         <v>77</v>
       </c>
       <c r="H20" t="s">
         <v>78</v>
       </c>
       <c r="I20" t="s">
         <v>43</v>
       </c>
       <c r="J20" t="s">
         <v>44</v>
       </c>
       <c r="K20" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>18</v>
       </c>
       <c r="C21">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="D21">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="E21">
-        <v>1946</v>
+        <v>2022</v>
       </c>
       <c r="F21">
-        <v>79</v>
+        <v>4</v>
+      </c>
+      <c r="G21" t="s">
+        <v>80</v>
       </c>
       <c r="H21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I21" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="J21" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="K21" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B22" t="s">
         <v>18</v>
       </c>
       <c r="C22">
-        <v>65.5</v>
+        <v>57</v>
       </c>
       <c r="D22">
         <v>10</v>
       </c>
       <c r="E22">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="F22">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="H22" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="I22" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="J22" t="s">
         <v>44</v>
       </c>
       <c r="K22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C23">
-        <v>51</v>
+        <v>65.5</v>
       </c>
       <c r="D23">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E23">
-        <v>1971</v>
+        <v>1952</v>
       </c>
       <c r="F23">
-        <v>54</v>
+        <v>74</v>
+      </c>
+      <c r="H23" t="s">
+        <v>35</v>
       </c>
       <c r="I23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>44</v>
       </c>
       <c r="K23" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C24">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D24">
-        <v>8.5</v>
+        <v>12</v>
       </c>
       <c r="E24">
-        <v>1984</v>
+        <v>1971</v>
       </c>
       <c r="F24">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="I24" t="s">
         <v>88</v>
       </c>
       <c r="J24" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="K24" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>18</v>
       </c>
       <c r="C25">
-        <v>24.3</v>
+        <v>47</v>
       </c>
       <c r="D25">
-        <v>33</v>
+        <v>8.5</v>
       </c>
       <c r="E25">
-        <v>2004</v>
+        <v>1984</v>
       </c>
       <c r="F25">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G25" t="s">
         <v>90</v>
       </c>
       <c r="H25" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="I25" t="s">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="J25" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>18</v>
       </c>
       <c r="C26">
-        <v>46.4</v>
+        <v>24.3</v>
       </c>
       <c r="D26">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="E26">
-        <v>1966</v>
+        <v>2004</v>
       </c>
       <c r="F26">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="G26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H26" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="I26" t="s">
-        <v>94</v>
+        <v>43</v>
       </c>
       <c r="J26" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="K26" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>18</v>
       </c>
       <c r="C27">
-        <v>80</v>
+        <v>46.4</v>
       </c>
       <c r="D27">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E27">
-        <v>1982</v>
+        <v>1966</v>
       </c>
       <c r="F27">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="G27" t="s">
         <v>96</v>
       </c>
       <c r="H27" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="I27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="J27" t="s">
         <v>22</v>
       </c>
       <c r="K27" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>99</v>
       </c>
       <c r="B28" t="s">
         <v>18</v>
       </c>
       <c r="C28">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="E28">
-        <v>2011</v>
+        <v>1982</v>
       </c>
       <c r="F28">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="G28" t="s">
         <v>100</v>
       </c>
       <c r="H28" t="s">
+        <v>75</v>
+      </c>
+      <c r="I28" t="s">
         <v>101</v>
       </c>
-      <c r="I28" t="s">
+      <c r="J28" t="s">
+        <v>22</v>
+      </c>
+      <c r="K28" t="s">
         <v>102</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>103</v>
       </c>
       <c r="B29" t="s">
         <v>18</v>
       </c>
       <c r="C29">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D29">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E29">
-        <v>1998</v>
+        <v>2011</v>
       </c>
       <c r="F29">
-        <v>27</v>
+        <v>15</v>
+      </c>
+      <c r="G29" t="s">
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J29" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K29" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
         <v>18</v>
       </c>
       <c r="C30">
+        <v>34</v>
+      </c>
+      <c r="D30">
         <v>32</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="F30">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="H30" t="s">
         <v>108</v>
       </c>
       <c r="I30" t="s">
         <v>109</v>
       </c>
       <c r="J30" t="s">
         <v>32</v>
       </c>
       <c r="K30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>18</v>
       </c>
       <c r="C31">
-        <v>22.6</v>
+        <v>32</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="E31">
-        <v>2006</v>
+        <v>1979</v>
       </c>
       <c r="F31">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G31" t="s">
         <v>111</v>
       </c>
       <c r="H31" t="s">
         <v>112</v>
       </c>
       <c r="I31" t="s">
         <v>113</v>
       </c>
       <c r="J31" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K31" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>114</v>
       </c>
       <c r="B32" t="s">
         <v>18</v>
       </c>
       <c r="C32">
-        <v>23</v>
+        <v>22.6</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E32">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="F32">
-        <v>7</v>
+        <v>20</v>
+      </c>
+      <c r="G32" t="s">
+        <v>115</v>
       </c>
       <c r="H32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="I32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J32" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="K32" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
         <v>18</v>
       </c>
       <c r="C33">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E33">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="F33">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="H33" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="I33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J33" t="s">
         <v>22</v>
       </c>
       <c r="K33" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
         <v>18</v>
       </c>
       <c r="C34">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D34">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="E34">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="F34">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="H34" t="s">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="I34" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
       <c r="J34" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K34" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35">
+        <v>35</v>
+      </c>
+      <c r="D35">
+        <v>40</v>
+      </c>
+      <c r="E35">
+        <v>2022</v>
+      </c>
+      <c r="F35">
+        <v>4</v>
+      </c>
+      <c r="G35" t="s">
+        <v>122</v>
+      </c>
+      <c r="H35" t="s">
         <v>123</v>
       </c>
-      <c r="B35" t="s">
-[...14 lines deleted...]
-      <c r="G35" t="s">
+      <c r="I35" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="J35" t="s">
         <v>40</v>
       </c>
       <c r="K35" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36">
-        <v>165</v>
+        <v>26</v>
       </c>
       <c r="D36">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E36">
-        <v>1958</v>
+        <v>1983</v>
       </c>
       <c r="F36">
-        <v>67</v>
+        <v>43</v>
       </c>
       <c r="G36" t="s">
         <v>126</v>
       </c>
       <c r="H36" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="I36" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="J36" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37">
+        <v>165</v>
+      </c>
+      <c r="D37">
+        <v>11</v>
+      </c>
+      <c r="E37">
+        <v>1958</v>
+      </c>
+      <c r="F37">
+        <v>68</v>
+      </c>
+      <c r="G37" t="s">
+        <v>128</v>
+      </c>
+      <c r="H37" t="s">
         <v>129</v>
       </c>
-      <c r="B37" t="s">
-[...14 lines deleted...]
-      <c r="G37" t="s">
+      <c r="I37" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J37" t="s">
         <v>44</v>
       </c>
       <c r="K37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C38">
-        <v>25.9</v>
+        <v>26</v>
       </c>
       <c r="D38">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E38">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="F38">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G38" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H38" t="s">
-        <v>132</v>
+        <v>30</v>
       </c>
       <c r="I38" t="s">
-        <v>61</v>
+        <v>119</v>
       </c>
       <c r="J38" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="K38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39">
+        <v>25.9</v>
+      </c>
+      <c r="D39">
         <v>40</v>
       </c>
-      <c r="D39">
+      <c r="E39">
+        <v>2011</v>
+      </c>
+      <c r="F39">
         <v>15</v>
       </c>
-      <c r="E39">
-[...3 lines deleted...]
-        <v>84</v>
+      <c r="G39" t="s">
+        <v>134</v>
+      </c>
+      <c r="H39" t="s">
+        <v>75</v>
       </c>
       <c r="I39" t="s">
-        <v>134</v>
+        <v>61</v>
       </c>
       <c r="J39" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="K39" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>135</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40">
-        <v>80.6</v>
+        <v>25.9</v>
       </c>
       <c r="D40">
+        <v>35</v>
+      </c>
+      <c r="E40">
+        <v>2016</v>
+      </c>
+      <c r="F40">
         <v>10</v>
       </c>
-      <c r="E40">
-[...4 lines deleted...]
-      </c>
       <c r="G40" t="s">
+        <v>134</v>
+      </c>
+      <c r="H40" t="s">
         <v>136</v>
       </c>
-      <c r="H40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I40" t="s">
-        <v>138</v>
+        <v>61</v>
       </c>
       <c r="J40" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
         <v>18</v>
       </c>
       <c r="C41">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="E41">
-        <v>1970</v>
+        <v>1941</v>
       </c>
       <c r="F41">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="I41" t="s">
-        <v>94</v>
+        <v>138</v>
       </c>
       <c r="J41" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="K41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42">
+        <v>80.6</v>
+      </c>
+      <c r="D42">
+        <v>10</v>
+      </c>
+      <c r="E42">
+        <v>1979</v>
+      </c>
+      <c r="F42">
+        <v>47</v>
+      </c>
+      <c r="G42" t="s">
         <v>140</v>
       </c>
-      <c r="B42" t="s">
-[...12 lines deleted...]
-        <v>60</v>
+      <c r="H42" t="s">
+        <v>141</v>
       </c>
       <c r="I42" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J42" t="s">
         <v>40</v>
       </c>
       <c r="K42" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B43" t="s">
         <v>18</v>
       </c>
       <c r="C43">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E43">
-        <v>2002</v>
+        <v>1970</v>
       </c>
       <c r="F43">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="G43" t="s">
-        <v>63</v>
+        <v>96</v>
       </c>
       <c r="H43" t="s">
-        <v>64</v>
+        <v>97</v>
       </c>
       <c r="I43" t="s">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="J43" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="K43" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B44" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C44">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="D44">
-        <v>12.5</v>
+        <v>11</v>
       </c>
       <c r="E44">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="F44">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>61</v>
       </c>
       <c r="I44" t="s">
         <v>145</v>
       </c>
       <c r="J44" t="s">
         <v>40</v>
       </c>
       <c r="K44" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>146</v>
       </c>
       <c r="B45" t="s">
         <v>18</v>
       </c>
       <c r="C45">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="D45">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="E45">
-        <v>1959</v>
+        <v>2002</v>
       </c>
       <c r="F45">
-        <v>66</v>
+        <v>24</v>
+      </c>
+      <c r="G45" t="s">
+        <v>63</v>
+      </c>
+      <c r="H45" t="s">
+        <v>64</v>
       </c>
       <c r="I45" t="s">
-        <v>147</v>
+        <v>65</v>
       </c>
       <c r="J45" t="s">
         <v>32</v>
       </c>
       <c r="K45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
+        <v>147</v>
+      </c>
+      <c r="B46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C46">
+        <v>84</v>
+      </c>
+      <c r="D46">
+        <v>12.5</v>
+      </c>
+      <c r="E46">
+        <v>1981</v>
+      </c>
+      <c r="F46">
+        <v>45</v>
+      </c>
+      <c r="H46" t="s">
         <v>148</v>
-      </c>
-[...16 lines deleted...]
-        <v>127</v>
       </c>
       <c r="I46" t="s">
         <v>149</v>
       </c>
       <c r="J46" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="K46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>150</v>
       </c>
       <c r="B47" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C47">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="E47">
-        <v>1988</v>
+        <v>1959</v>
       </c>
       <c r="F47">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G47" t="s">
+        <v>67</v>
+      </c>
+      <c r="I47" t="s">
         <v>151</v>
       </c>
-      <c r="H47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J47" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="K47" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>152</v>
       </c>
       <c r="B48" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C48">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="D48">
-        <v>9.5</v>
+        <v>25</v>
       </c>
       <c r="E48">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="F48">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="H48" t="s">
-        <v>68</v>
+        <v>129</v>
       </c>
       <c r="I48" t="s">
-        <v>69</v>
+        <v>153</v>
       </c>
       <c r="J48" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K48" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B49" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C49">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D49">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E49">
         <v>1988</v>
       </c>
       <c r="F49">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G49" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="H49" t="s">
-        <v>104</v>
+        <v>38</v>
       </c>
       <c r="I49" t="s">
-        <v>105</v>
+        <v>39</v>
       </c>
       <c r="J49" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K49" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B50" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C50">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="D50">
-        <v>10</v>
+        <v>9.5</v>
       </c>
       <c r="E50">
-        <v>1969</v>
+        <v>2010</v>
       </c>
       <c r="F50">
-        <v>56</v>
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>67</v>
       </c>
       <c r="H50" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" t="s">
-        <v>156</v>
+        <v>69</v>
       </c>
       <c r="J50" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="K50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>157</v>
       </c>
       <c r="B51" t="s">
         <v>18</v>
       </c>
       <c r="C51">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="E51">
-        <v>1979</v>
+        <v>1988</v>
       </c>
       <c r="F51">
-        <v>46</v>
+        <v>38</v>
+      </c>
+      <c r="G51" t="s">
+        <v>158</v>
       </c>
       <c r="H51" t="s">
-        <v>35</v>
+        <v>108</v>
       </c>
       <c r="I51" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="J51" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K51" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B52" t="s">
         <v>18</v>
       </c>
       <c r="C52">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E52">
-        <v>1998</v>
+        <v>1969</v>
       </c>
       <c r="F52">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="H52" t="s">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="I52" t="s">
-        <v>82</v>
+        <v>160</v>
       </c>
       <c r="J52" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="K52" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
         <v>18</v>
       </c>
       <c r="C53">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="D53">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E53">
-        <v>1998</v>
+        <v>1979</v>
       </c>
       <c r="F53">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="H53" t="s">
         <v>35</v>
       </c>
       <c r="I53" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J53" t="s">
         <v>44</v>
       </c>
       <c r="K53" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B54" t="s">
         <v>18</v>
       </c>
       <c r="C54">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E54">
-        <v>1980</v>
+        <v>1998</v>
       </c>
       <c r="F54">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="H54" t="s">
         <v>35</v>
       </c>
       <c r="I54" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J54" t="s">
         <v>44</v>
       </c>
       <c r="K54" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
         <v>18</v>
       </c>
       <c r="C55">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="D55">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="E55">
-        <v>1979</v>
+        <v>1998</v>
       </c>
       <c r="F55">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="H55" t="s">
         <v>35</v>
       </c>
       <c r="I55" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J55" t="s">
         <v>44</v>
       </c>
       <c r="K55" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
         <v>18</v>
       </c>
       <c r="C56">
         <v>55</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E56">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="F56">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H56" t="s">
         <v>35</v>
       </c>
       <c r="I56" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J56" t="s">
         <v>44</v>
       </c>
       <c r="K56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B57" t="s">
         <v>18</v>
       </c>
       <c r="C57">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57">
-        <v>1992</v>
+        <v>1979</v>
       </c>
       <c r="F57">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="H57" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="I57" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J57" t="s">
         <v>44</v>
       </c>
       <c r="K57" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
         <v>18</v>
       </c>
       <c r="C58">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="D58">
         <v>18</v>
       </c>
       <c r="E58">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="F58">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H58" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I58" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J58" t="s">
         <v>44</v>
       </c>
       <c r="K58" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
         <v>18</v>
       </c>
       <c r="C59">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="E59">
-        <v>2008</v>
+        <v>1992</v>
       </c>
       <c r="F59">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>34</v>
       </c>
       <c r="H59" t="s">
-        <v>167</v>
+        <v>51</v>
       </c>
       <c r="I59" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J59" t="s">
         <v>44</v>
       </c>
       <c r="K59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>168</v>
       </c>
       <c r="B60" t="s">
         <v>18</v>
       </c>
       <c r="C60">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D60">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="E60">
-        <v>2005</v>
+        <v>1978</v>
       </c>
       <c r="F60">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="H60" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="I60" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J60" t="s">
         <v>44</v>
       </c>
       <c r="K60" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>169</v>
       </c>
       <c r="B61" t="s">
         <v>18</v>
       </c>
       <c r="C61">
-        <v>36.7</v>
+        <v>41</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E61">
-        <v>2015</v>
+        <v>2008</v>
       </c>
       <c r="F61">
-        <v>10</v>
+        <v>18</v>
+      </c>
+      <c r="G61" t="s">
+        <v>170</v>
       </c>
       <c r="H61" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="I61" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J61" t="s">
         <v>44</v>
       </c>
       <c r="K61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B62" t="s">
         <v>18</v>
       </c>
       <c r="C62">
-        <v>36.7</v>
+        <v>40</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="E62">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="F62">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="H62" t="s">
         <v>35</v>
       </c>
       <c r="I62" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J62" t="s">
         <v>44</v>
       </c>
       <c r="K62" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B63" t="s">
         <v>18</v>
       </c>
       <c r="C63">
-        <v>30</v>
+        <v>36.7</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="F63">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="H63" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="I63" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J63" t="s">
         <v>44</v>
       </c>
       <c r="K63" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B64" t="s">
         <v>18</v>
       </c>
       <c r="C64">
-        <v>30</v>
+        <v>36.7</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64">
-        <v>2004</v>
+        <v>2015</v>
       </c>
       <c r="F64">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="H64" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="I64" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J64" t="s">
         <v>44</v>
       </c>
       <c r="K64" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B65" t="s">
         <v>18</v>
       </c>
       <c r="C65">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D65">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E65">
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="F65">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="H65" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="I65" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J65" t="s">
         <v>44</v>
       </c>
       <c r="K65" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B66" t="s">
         <v>18</v>
       </c>
       <c r="C66">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E66">
-        <v>2010</v>
+        <v>2004</v>
       </c>
       <c r="F66">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H66" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="I66" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J66" t="s">
         <v>44</v>
       </c>
       <c r="K66" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B67" t="s">
         <v>18</v>
       </c>
       <c r="C67">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E67">
-        <v>1990</v>
+        <v>2010</v>
       </c>
       <c r="F67">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="H67" t="s">
         <v>35</v>
       </c>
       <c r="I67" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J67" t="s">
         <v>44</v>
       </c>
       <c r="K67" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B68" t="s">
         <v>18</v>
       </c>
       <c r="C68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E68">
-        <v>2002</v>
+        <v>2010</v>
       </c>
       <c r="F68">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="H68" t="s">
         <v>35</v>
       </c>
       <c r="I68" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J68" t="s">
         <v>44</v>
       </c>
       <c r="K68" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B69" t="s">
         <v>18</v>
       </c>
       <c r="C69">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="F69">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H69" t="s">
-        <v>132</v>
+        <v>35</v>
       </c>
       <c r="I69" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J69" t="s">
         <v>44</v>
       </c>
       <c r="K69" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B70" t="s">
         <v>18</v>
       </c>
       <c r="C70">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D70">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E70">
-        <v>1974</v>
+        <v>2002</v>
       </c>
       <c r="F70">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="H70" t="s">
         <v>35</v>
       </c>
       <c r="I70" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J70" t="s">
         <v>44</v>
       </c>
       <c r="K70" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B71" t="s">
         <v>18</v>
       </c>
       <c r="C71">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="D71">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E71">
-        <v>1970</v>
+        <v>1996</v>
       </c>
       <c r="F71">
-        <v>55</v>
+        <v>30</v>
+      </c>
+      <c r="H71" t="s">
+        <v>136</v>
       </c>
       <c r="I71" t="s">
-        <v>180</v>
+        <v>86</v>
       </c>
       <c r="J71" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K71" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B72" t="s">
         <v>18</v>
       </c>
       <c r="C72">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="D72">
-        <v>9.5</v>
+        <v>9</v>
       </c>
       <c r="E72">
-        <v>1953</v>
+        <v>1974</v>
       </c>
       <c r="F72">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>52</v>
       </c>
       <c r="H72" t="s">
-        <v>183</v>
+        <v>35</v>
       </c>
       <c r="I72" t="s">
-        <v>184</v>
+        <v>86</v>
       </c>
       <c r="J72" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="K72" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B73" t="s">
         <v>18</v>
       </c>
       <c r="C73">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="D73">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E73">
-        <v>1961</v>
+        <v>1970</v>
       </c>
       <c r="F73">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>56</v>
       </c>
       <c r="I73" t="s">
         <v>184</v>
       </c>
       <c r="J73" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="K73" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
+        <v>185</v>
+      </c>
+      <c r="B74" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74">
+        <v>71</v>
+      </c>
+      <c r="D74">
+        <v>9.5</v>
+      </c>
+      <c r="E74">
+        <v>1953</v>
+      </c>
+      <c r="F74">
+        <v>73</v>
+      </c>
+      <c r="G74" t="s">
+        <v>186</v>
+      </c>
+      <c r="H74" t="s">
         <v>187</v>
       </c>
-      <c r="B74" t="s">
-[...14 lines deleted...]
-      <c r="G74" t="s">
+      <c r="I74" t="s">
         <v>188</v>
       </c>
-      <c r="I74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J74" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K74" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>189</v>
       </c>
       <c r="B75" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C75">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D75">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="E75">
-        <v>1954</v>
+        <v>1961</v>
       </c>
       <c r="F75">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="G75" t="s">
-        <v>67</v>
+        <v>190</v>
       </c>
       <c r="H75" t="s">
-        <v>68</v>
+        <v>129</v>
       </c>
       <c r="I75" t="s">
-        <v>69</v>
+        <v>188</v>
       </c>
       <c r="J75" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K75" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B76" t="s">
         <v>18</v>
       </c>
       <c r="C76">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="D76">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E76">
-        <v>2011</v>
+        <v>1951</v>
       </c>
       <c r="F76">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="G76" t="s">
+        <v>192</v>
+      </c>
+      <c r="I76" t="s">
         <v>191</v>
       </c>
-      <c r="H76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J76" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K76" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B77" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C77">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="D77">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="E77">
-        <v>2010</v>
+        <v>1954</v>
       </c>
       <c r="F77">
+        <v>72</v>
+      </c>
+      <c r="G77" t="s">
+        <v>67</v>
+      </c>
+      <c r="H77" t="s">
+        <v>68</v>
+      </c>
+      <c r="I77" t="s">
+        <v>69</v>
+      </c>
+      <c r="J77" t="s">
         <v>15</v>
       </c>
-      <c r="G77" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K77" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
+        <v>194</v>
+      </c>
+      <c r="B78" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78">
+        <v>70</v>
+      </c>
+      <c r="D78">
+        <v>15</v>
+      </c>
+      <c r="E78">
+        <v>2011</v>
+      </c>
+      <c r="F78">
+        <v>15</v>
+      </c>
+      <c r="G78" t="s">
         <v>195</v>
       </c>
-      <c r="B78" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>196</v>
+        <v>30</v>
       </c>
       <c r="I78" t="s">
-        <v>197</v>
+        <v>61</v>
       </c>
       <c r="J78" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K78" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
+        <v>196</v>
+      </c>
+      <c r="B79" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79">
+        <v>33</v>
+      </c>
+      <c r="D79">
+        <v>30</v>
+      </c>
+      <c r="E79">
+        <v>2010</v>
+      </c>
+      <c r="F79">
+        <v>16</v>
+      </c>
+      <c r="G79" t="s">
+        <v>197</v>
+      </c>
+      <c r="H79" t="s">
+        <v>171</v>
+      </c>
+      <c r="I79" t="s">
         <v>198</v>
       </c>
-      <c r="B79" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J79" t="s">
-        <v>201</v>
+        <v>44</v>
       </c>
       <c r="K79" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C80">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="D80">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E80">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="F80">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>37</v>
       </c>
       <c r="H80" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="I80" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="J80" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="K80" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B81" t="s">
         <v>18</v>
       </c>
       <c r="C81">
-        <v>25</v>
+        <v>42.9</v>
       </c>
       <c r="D81">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="E81">
-        <v>1998</v>
+        <v>1989</v>
       </c>
       <c r="F81">
-        <v>27</v>
+        <v>37</v>
+      </c>
+      <c r="G81" t="s">
+        <v>203</v>
       </c>
       <c r="H81" t="s">
-        <v>115</v>
+        <v>187</v>
       </c>
       <c r="I81" t="s">
-        <v>118</v>
+        <v>204</v>
       </c>
       <c r="J81" t="s">
-        <v>22</v>
+        <v>205</v>
       </c>
       <c r="K81" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
+        <v>206</v>
+      </c>
+      <c r="B82" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82">
+        <v>45</v>
+      </c>
+      <c r="D82">
+        <v>11</v>
+      </c>
+      <c r="E82">
+        <v>1987</v>
+      </c>
+      <c r="F82">
+        <v>39</v>
+      </c>
+      <c r="G82" t="s">
         <v>207</v>
       </c>
-      <c r="B82" t="s">
-[...14 lines deleted...]
-      <c r="G82" t="s">
+      <c r="H82" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="I82" t="s">
         <v>209</v>
       </c>
       <c r="J82" t="s">
-        <v>201</v>
+        <v>22</v>
       </c>
       <c r="K82" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>210</v>
       </c>
       <c r="B83" t="s">
         <v>18</v>
       </c>
       <c r="C83">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D83">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E83">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="F83">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>28</v>
       </c>
       <c r="H83" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="I83" t="s">
-        <v>212</v>
+        <v>82</v>
       </c>
       <c r="J83" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K83" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
+        <v>211</v>
+      </c>
+      <c r="B84" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84">
+        <v>41</v>
+      </c>
+      <c r="D84">
+        <v>12</v>
+      </c>
+      <c r="E84">
+        <v>1946</v>
+      </c>
+      <c r="F84">
+        <v>80</v>
+      </c>
+      <c r="G84" t="s">
+        <v>212</v>
+      </c>
+      <c r="H84" t="s">
+        <v>81</v>
+      </c>
+      <c r="I84" t="s">
         <v>213</v>
       </c>
-      <c r="B84" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J84" t="s">
-        <v>22</v>
+        <v>205</v>
       </c>
       <c r="K84" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B85" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C85">
-        <v>147</v>
+        <v>30</v>
       </c>
       <c r="D85">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="E85">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="F85">
-        <v>57</v>
+        <v>24</v>
+      </c>
+      <c r="G85" t="s">
+        <v>215</v>
       </c>
       <c r="H85" t="s">
-        <v>218</v>
+        <v>71</v>
       </c>
       <c r="I85" t="s">
-        <v>84</v>
+        <v>216</v>
       </c>
       <c r="J85" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="K85" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B86" t="s">
         <v>18</v>
       </c>
       <c r="C86">
         <v>25</v>
       </c>
       <c r="D86">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E86">
-        <v>2000</v>
+        <v>1981</v>
       </c>
       <c r="F86">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="G86" t="s">
+        <v>218</v>
+      </c>
+      <c r="H86" t="s">
+        <v>219</v>
+      </c>
+      <c r="I86" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="J86" t="s">
         <v>22</v>
       </c>
       <c r="K86" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87">
-        <v>82</v>
+        <v>147</v>
       </c>
       <c r="D87">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E87">
-        <v>2004</v>
+        <v>1968</v>
       </c>
       <c r="F87">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="H87" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="I87" t="s">
-        <v>224</v>
+        <v>88</v>
       </c>
       <c r="J87" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="K87" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
+        <v>223</v>
+      </c>
+      <c r="B88" t="s">
+        <v>18</v>
+      </c>
+      <c r="C88">
+        <v>25</v>
+      </c>
+      <c r="D88">
+        <v>40</v>
+      </c>
+      <c r="E88">
+        <v>2000</v>
+      </c>
+      <c r="F88">
+        <v>26</v>
+      </c>
+      <c r="G88" t="s">
+        <v>224</v>
+      </c>
+      <c r="I88" t="s">
         <v>225</v>
       </c>
-      <c r="B88" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J88" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="K88" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
+        <v>226</v>
+      </c>
+      <c r="B89" t="s">
+        <v>12</v>
+      </c>
+      <c r="C89">
+        <v>82</v>
+      </c>
+      <c r="D89">
+        <v>12</v>
+      </c>
+      <c r="E89">
+        <v>2004</v>
+      </c>
+      <c r="F89">
+        <v>22</v>
+      </c>
+      <c r="H89" t="s">
+        <v>227</v>
+      </c>
+      <c r="I89" t="s">
         <v>228</v>
       </c>
-      <c r="B89" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J89" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="K89" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
+        <v>229</v>
+      </c>
+      <c r="B90" t="s">
+        <v>18</v>
+      </c>
+      <c r="C90">
+        <v>180</v>
+      </c>
+      <c r="D90">
+        <v>13</v>
+      </c>
+      <c r="E90">
+        <v>1981</v>
+      </c>
+      <c r="F90">
+        <v>45</v>
+      </c>
+      <c r="G90" t="s">
         <v>230</v>
       </c>
-      <c r="B90" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H90" t="s">
-        <v>229</v>
+        <v>187</v>
       </c>
       <c r="I90" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="J90" t="s">
         <v>44</v>
       </c>
       <c r="K90" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
         <v>18</v>
       </c>
       <c r="C91">
-        <v>56</v>
+        <v>90</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="E91">
-        <v>2006</v>
+        <v>1966</v>
       </c>
       <c r="F91">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>60</v>
       </c>
       <c r="H91" t="s">
         <v>233</v>
       </c>
       <c r="I91" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="J91" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="K91" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B92" t="s">
         <v>18</v>
       </c>
       <c r="C92">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="D92">
-        <v>7.5</v>
+        <v>14</v>
       </c>
       <c r="E92">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="F92">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>63</v>
       </c>
       <c r="H92" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="I92" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="J92" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="K92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B93" t="s">
         <v>18</v>
       </c>
       <c r="C93">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="E93">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="F93">
-        <v>12</v>
+        <v>20</v>
+      </c>
+      <c r="G93" t="s">
+        <v>236</v>
       </c>
       <c r="H93" t="s">
-        <v>51</v>
+        <v>237</v>
       </c>
       <c r="I93" t="s">
-        <v>43</v>
+        <v>238</v>
       </c>
       <c r="J93" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K93" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
+        <v>239</v>
+      </c>
+      <c r="B94" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94">
+        <v>58</v>
+      </c>
+      <c r="D94">
+        <v>7.5</v>
+      </c>
+      <c r="E94">
+        <v>1950</v>
+      </c>
+      <c r="F94">
+        <v>76</v>
+      </c>
+      <c r="G94" t="s">
         <v>240</v>
       </c>
-      <c r="B94" t="s">
-[...14 lines deleted...]
-      <c r="G94" t="s">
+      <c r="H94" t="s">
         <v>241</v>
       </c>
-      <c r="H94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I94" t="s">
-        <v>61</v>
+        <v>242</v>
       </c>
       <c r="J94" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K94" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B95" t="s">
         <v>18</v>
       </c>
       <c r="C95">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D95">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E95">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="F95">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="H95" t="s">
-        <v>229</v>
+        <v>51</v>
       </c>
       <c r="I95" t="s">
-        <v>244</v>
+        <v>43</v>
       </c>
       <c r="J95" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="K95" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
+        <v>244</v>
+      </c>
+      <c r="B96" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96">
+        <v>107</v>
+      </c>
+      <c r="D96">
+        <v>11.5</v>
+      </c>
+      <c r="E96">
+        <v>1999</v>
+      </c>
+      <c r="F96">
+        <v>27</v>
+      </c>
+      <c r="G96" t="s">
         <v>245</v>
       </c>
-      <c r="B96" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H96" t="s">
-        <v>246</v>
+        <v>84</v>
       </c>
       <c r="I96" t="s">
-        <v>247</v>
+        <v>61</v>
       </c>
       <c r="J96" t="s">
-        <v>201</v>
+        <v>44</v>
       </c>
       <c r="K96" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
+        <v>246</v>
+      </c>
+      <c r="B97" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97">
+        <v>25</v>
+      </c>
+      <c r="D97">
+        <v>35</v>
+      </c>
+      <c r="E97">
+        <v>2015</v>
+      </c>
+      <c r="F97">
+        <v>11</v>
+      </c>
+      <c r="G97" t="s">
+        <v>247</v>
+      </c>
+      <c r="H97" t="s">
+        <v>233</v>
+      </c>
+      <c r="I97" t="s">
         <v>248</v>
       </c>
-      <c r="B97" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J97" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="K97" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>249</v>
       </c>
       <c r="B98" t="s">
         <v>12</v>
       </c>
       <c r="C98">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="D98">
+        <v>30</v>
+      </c>
+      <c r="E98">
+        <v>2017</v>
+      </c>
+      <c r="F98">
         <v>9</v>
       </c>
-      <c r="E98">
-[...5 lines deleted...]
-      <c r="G98" t="s">
+      <c r="H98" t="s">
         <v>250</v>
       </c>
-      <c r="H98" t="s">
+      <c r="I98" t="s">
         <v>251</v>
       </c>
-      <c r="I98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J98" t="s">
-        <v>15</v>
+        <v>205</v>
       </c>
       <c r="K98" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>252</v>
       </c>
       <c r="B99" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C99">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>16.2</v>
       </c>
       <c r="E99">
-        <v>2001</v>
+        <v>2009</v>
       </c>
       <c r="F99">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="H99" t="s">
-        <v>51</v>
+        <v>222</v>
       </c>
       <c r="I99" t="s">
-        <v>43</v>
+        <v>88</v>
       </c>
       <c r="J99" t="s">
         <v>44</v>
       </c>
       <c r="K99" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>253</v>
       </c>
       <c r="B100" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C100">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D100">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E100">
-        <v>2011</v>
+        <v>1989</v>
       </c>
       <c r="F100">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="G100" t="s">
         <v>254</v>
       </c>
       <c r="H100" t="s">
         <v>255</v>
       </c>
       <c r="I100" t="s">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="J100" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="K100" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>256</v>
       </c>
       <c r="B101" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C101">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D101">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="E101">
-        <v>1990</v>
+        <v>2001</v>
       </c>
       <c r="F101">
-        <v>35</v>
+        <v>25</v>
+      </c>
+      <c r="G101" t="s">
+        <v>94</v>
       </c>
       <c r="H101" t="s">
-        <v>251</v>
+        <v>51</v>
       </c>
       <c r="I101" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="J101" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K101" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>257</v>
       </c>
       <c r="B102" t="s">
         <v>18</v>
       </c>
       <c r="C102">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="D102">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="E102">
-        <v>1947</v>
+        <v>2011</v>
       </c>
       <c r="F102">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="G102" t="s">
-        <v>232</v>
+        <v>258</v>
       </c>
       <c r="H102" t="s">
-        <v>233</v>
+        <v>259</v>
       </c>
       <c r="I102" t="s">
-        <v>234</v>
+        <v>61</v>
       </c>
       <c r="J102" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="K102" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B103" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C103">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="D103">
+        <v>15</v>
+      </c>
+      <c r="E103">
+        <v>1990</v>
+      </c>
+      <c r="F103">
         <v>36</v>
       </c>
-      <c r="E103">
-[...2 lines deleted...]
-      <c r="F103">
+      <c r="H103" t="s">
+        <v>255</v>
+      </c>
+      <c r="I103" t="s">
+        <v>14</v>
+      </c>
+      <c r="J103" t="s">
+        <v>15</v>
+      </c>
+      <c r="K103" t="s">
         <v>16</v>
-      </c>
-[...13 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B104" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C104">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D104">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E104">
-        <v>0</v>
+        <v>1947</v>
       </c>
       <c r="F104">
-        <v>2025</v>
+        <v>79</v>
+      </c>
+      <c r="G104" t="s">
+        <v>236</v>
       </c>
       <c r="H104" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
       <c r="I104" t="s">
-        <v>14</v>
+        <v>238</v>
       </c>
       <c r="J104" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="K104" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B105" t="s">
         <v>18</v>
       </c>
       <c r="C105">
-        <v>25.83</v>
+        <v>27</v>
       </c>
       <c r="D105">
-        <v>5</v>
+        <v>36</v>
       </c>
       <c r="E105">
-        <v>2020</v>
+        <v>2009</v>
       </c>
       <c r="F105">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G105" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
       <c r="H105" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="I105" t="s">
-        <v>56</v>
+        <v>98</v>
       </c>
       <c r="J105" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="K105" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B106" t="s">
         <v>12</v>
       </c>
       <c r="C106">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D106">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="E106">
-        <v>1983</v>
+        <v>0</v>
       </c>
       <c r="F106">
-        <v>42</v>
+        <v>2026</v>
       </c>
       <c r="H106" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="I106" t="s">
         <v>14</v>
       </c>
       <c r="J106" t="s">
         <v>15</v>
       </c>
       <c r="K106" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B107" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C107">
-        <v>34</v>
+        <v>25.83</v>
       </c>
       <c r="D107">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="E107">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="F107">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G107" t="s">
-        <v>264</v>
+        <v>54</v>
       </c>
       <c r="H107" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="I107" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J107" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="K107" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B108" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C108">
-        <v>61.5</v>
+        <v>45</v>
       </c>
       <c r="D108">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E108">
-        <v>1994</v>
+        <v>1983</v>
       </c>
       <c r="F108">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>43</v>
       </c>
       <c r="H108" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="I108" t="s">
-        <v>268</v>
+        <v>14</v>
       </c>
       <c r="J108" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="K108" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B109" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C109">
-        <v>65.5</v>
+        <v>34</v>
       </c>
       <c r="D109">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="E109">
-        <v>1953</v>
+        <v>2021</v>
       </c>
       <c r="F109">
-        <v>72</v>
+        <v>5</v>
       </c>
       <c r="G109" t="s">
-        <v>270</v>
+        <v>268</v>
+      </c>
+      <c r="H109" t="s">
+        <v>68</v>
       </c>
       <c r="I109" t="s">
-        <v>271</v>
+        <v>14</v>
       </c>
       <c r="J109" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="K109" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
+        <v>269</v>
+      </c>
+      <c r="B110" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110">
+        <v>61.5</v>
+      </c>
+      <c r="D110">
+        <v>8</v>
+      </c>
+      <c r="E110">
+        <v>1994</v>
+      </c>
+      <c r="F110">
+        <v>32</v>
+      </c>
+      <c r="G110" t="s">
+        <v>270</v>
+      </c>
+      <c r="H110" t="s">
+        <v>271</v>
+      </c>
+      <c r="I110" t="s">
         <v>272</v>
       </c>
-      <c r="B110" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J110" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="K110" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B111" t="s">
         <v>18</v>
       </c>
       <c r="C111">
-        <v>45</v>
+        <v>65.5</v>
       </c>
       <c r="D111">
         <v>10</v>
       </c>
       <c r="E111">
-        <v>1965</v>
+        <v>1953</v>
       </c>
       <c r="F111">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="G111" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="H111" t="s">
+        <v>274</v>
+      </c>
+      <c r="I111" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="J111" t="s">
         <v>40</v>
       </c>
       <c r="K111" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
+        <v>276</v>
+      </c>
+      <c r="B112" t="s">
+        <v>12</v>
+      </c>
+      <c r="C112">
+        <v>65</v>
+      </c>
+      <c r="D112">
+        <v>9.5</v>
+      </c>
+      <c r="E112">
+        <v>2011</v>
+      </c>
+      <c r="F112">
+        <v>15</v>
+      </c>
+      <c r="G112" t="s">
         <v>277</v>
       </c>
-      <c r="B112" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H112" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="I112" t="s">
-        <v>279</v>
+        <v>69</v>
       </c>
       <c r="J112" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="K112" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
+        <v>278</v>
+      </c>
+      <c r="B113" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113">
+        <v>45</v>
+      </c>
+      <c r="D113">
+        <v>10</v>
+      </c>
+      <c r="E113">
+        <v>1965</v>
+      </c>
+      <c r="F113">
+        <v>61</v>
+      </c>
+      <c r="G113" t="s">
+        <v>58</v>
+      </c>
+      <c r="H113" t="s">
+        <v>279</v>
+      </c>
+      <c r="I113" t="s">
         <v>280</v>
       </c>
-      <c r="B113" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J113" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="K113" t="s">
-        <v>23</v>
+        <v>102</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B114" t="s">
         <v>18</v>
       </c>
       <c r="C114">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D114">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E114">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="F114">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="G114" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="H114" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
       <c r="I114" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="J114" t="s">
         <v>32</v>
       </c>
       <c r="K114" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
+        <v>284</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115">
+        <v>25</v>
+      </c>
+      <c r="D115">
+        <v>28</v>
+      </c>
+      <c r="E115">
+        <v>1994</v>
+      </c>
+      <c r="F115">
+        <v>32</v>
+      </c>
+      <c r="G115" t="s">
+        <v>285</v>
+      </c>
+      <c r="H115" t="s">
+        <v>286</v>
+      </c>
+      <c r="I115" t="s">
         <v>287</v>
       </c>
-      <c r="B115" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J115" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K115" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
+        <v>288</v>
+      </c>
+      <c r="B116" t="s">
+        <v>18</v>
+      </c>
+      <c r="C116">
+        <v>48</v>
+      </c>
+      <c r="D116">
+        <v>11</v>
+      </c>
+      <c r="E116">
+        <v>1953</v>
+      </c>
+      <c r="F116">
+        <v>73</v>
+      </c>
+      <c r="G116" t="s">
         <v>289</v>
       </c>
-      <c r="B116" t="s">
-[...14 lines deleted...]
-      <c r="G116" t="s">
+      <c r="H116" t="s">
+        <v>30</v>
+      </c>
+      <c r="I116" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
       <c r="J116" t="s">
         <v>32</v>
       </c>
       <c r="K116" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B117" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C117">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D117">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E117">
-        <v>1981</v>
+        <v>2002</v>
       </c>
       <c r="F117">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G117" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="H117" t="s">
-        <v>282</v>
+        <v>250</v>
       </c>
       <c r="I117" t="s">
-        <v>283</v>
+        <v>201</v>
       </c>
       <c r="J117" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="K117" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
+        <v>293</v>
+      </c>
+      <c r="B118" t="s">
+        <v>18</v>
+      </c>
+      <c r="C118">
+        <v>47</v>
+      </c>
+      <c r="D118">
+        <v>7.5</v>
+      </c>
+      <c r="E118">
+        <v>1990</v>
+      </c>
+      <c r="F118">
+        <v>36</v>
+      </c>
+      <c r="G118" t="s">
+        <v>294</v>
+      </c>
+      <c r="H118" t="s">
         <v>295</v>
       </c>
-      <c r="B118" t="s">
-[...14 lines deleted...]
-      <c r="G118" t="s">
+      <c r="I118" t="s">
         <v>296</v>
       </c>
-      <c r="H118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J118" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="K118" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
+        <v>297</v>
+      </c>
+      <c r="B119" t="s">
+        <v>18</v>
+      </c>
+      <c r="C119">
+        <v>42</v>
+      </c>
+      <c r="D119">
+        <v>14</v>
+      </c>
+      <c r="E119">
+        <v>1981</v>
+      </c>
+      <c r="F119">
+        <v>45</v>
+      </c>
+      <c r="G119" t="s">
         <v>298</v>
       </c>
-      <c r="B119" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H119" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="I119" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="J119" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="K119" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
+        <v>299</v>
+      </c>
+      <c r="B120" t="s">
+        <v>12</v>
+      </c>
+      <c r="C120">
+        <v>20</v>
+      </c>
+      <c r="D120">
+        <v>30</v>
+      </c>
+      <c r="E120">
+        <v>2011</v>
+      </c>
+      <c r="F120">
+        <v>15</v>
+      </c>
+      <c r="G120" t="s">
+        <v>300</v>
+      </c>
+      <c r="H120" t="s">
         <v>301</v>
       </c>
-      <c r="B120" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I120" t="s">
-        <v>56</v>
+        <v>299</v>
       </c>
       <c r="J120" t="s">
         <v>40</v>
       </c>
       <c r="K120" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>302</v>
       </c>
       <c r="B121" t="s">
         <v>18</v>
       </c>
       <c r="C121">
-        <v>38</v>
+        <v>45.92</v>
       </c>
       <c r="D121">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E121">
-        <v>1967</v>
+        <v>1992</v>
       </c>
       <c r="F121">
-        <v>58</v>
+        <v>34</v>
+      </c>
+      <c r="G121" t="s">
+        <v>303</v>
+      </c>
+      <c r="H121" t="s">
+        <v>304</v>
       </c>
       <c r="I121" t="s">
-        <v>65</v>
+        <v>283</v>
       </c>
       <c r="J121" t="s">
         <v>32</v>
       </c>
       <c r="K121" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B122" t="s">
         <v>18</v>
       </c>
       <c r="C122">
-        <v>53</v>
+        <v>25.83</v>
       </c>
       <c r="D122">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="E122">
-        <v>1999</v>
+        <v>2020</v>
       </c>
       <c r="F122">
-        <v>26</v>
+        <v>6</v>
       </c>
       <c r="G122" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="H122" t="s">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="I122" t="s">
-        <v>31</v>
+        <v>56</v>
       </c>
       <c r="J122" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="K122" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B123" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C123">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="D123">
-        <v>10.5</v>
+        <v>0</v>
       </c>
       <c r="E123">
-        <v>1951</v>
+        <v>1967</v>
       </c>
       <c r="F123">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="I123" t="s">
-        <v>14</v>
+        <v>65</v>
       </c>
       <c r="J123" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="K123" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B124" t="s">
         <v>18</v>
       </c>
       <c r="C124">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="D124">
+        <v>10</v>
+      </c>
+      <c r="E124">
+        <v>1999</v>
+      </c>
+      <c r="F124">
+        <v>27</v>
+      </c>
+      <c r="G124" t="s">
+        <v>29</v>
+      </c>
+      <c r="H124" t="s">
         <v>30</v>
       </c>
-      <c r="E124">
-[...10 lines deleted...]
-      </c>
       <c r="I124" t="s">
-        <v>283</v>
+        <v>31</v>
       </c>
       <c r="J124" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="K124" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B125" t="s">
         <v>12</v>
       </c>
       <c r="C125">
-        <v>25.3</v>
+        <v>62</v>
       </c>
       <c r="D125">
-        <v>33</v>
+        <v>10.5</v>
       </c>
       <c r="E125">
-        <v>2007</v>
+        <v>1951</v>
       </c>
       <c r="F125">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="H125" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I125" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J125" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="K125" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B126" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C126">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="D126">
-        <v>10.4</v>
+        <v>30</v>
       </c>
       <c r="E126">
-        <v>1981</v>
+        <v>2002</v>
       </c>
       <c r="F126">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G126" t="s">
-        <v>308</v>
+        <v>285</v>
       </c>
       <c r="H126" t="s">
-        <v>309</v>
+        <v>286</v>
       </c>
       <c r="I126" t="s">
-        <v>14</v>
+        <v>287</v>
       </c>
       <c r="J126" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K126" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>310</v>
       </c>
       <c r="B127" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C127">
-        <v>24</v>
+        <v>25.3</v>
       </c>
       <c r="D127">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E127">
-        <v>1975</v>
+        <v>2007</v>
       </c>
       <c r="F127">
-        <v>50</v>
+        <v>19</v>
       </c>
       <c r="H127" t="s">
-        <v>233</v>
+        <v>38</v>
       </c>
       <c r="I127" t="s">
-        <v>311</v>
+        <v>39</v>
       </c>
       <c r="J127" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="K127" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
+        <v>311</v>
+      </c>
+      <c r="B128" t="s">
+        <v>12</v>
+      </c>
+      <c r="C128">
+        <v>60</v>
+      </c>
+      <c r="D128">
+        <v>10.4</v>
+      </c>
+      <c r="E128">
+        <v>1981</v>
+      </c>
+      <c r="F128">
+        <v>45</v>
+      </c>
+      <c r="G128" t="s">
         <v>312</v>
       </c>
-      <c r="B128" t="s">
-[...14 lines deleted...]
-      <c r="G128" t="s">
+      <c r="H128" t="s">
         <v>313</v>
       </c>
-      <c r="H128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I128" t="s">
-        <v>315</v>
+        <v>14</v>
       </c>
       <c r="J128" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="K128" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B129" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C129">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D129">
         <v>32</v>
       </c>
       <c r="E129">
-        <v>2021</v>
+        <v>1975</v>
       </c>
       <c r="F129">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>51</v>
       </c>
       <c r="H129" t="s">
-        <v>13</v>
+        <v>237</v>
       </c>
       <c r="I129" t="s">
-        <v>14</v>
+        <v>315</v>
       </c>
       <c r="J129" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K129" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
+        <v>316</v>
+      </c>
+      <c r="B130" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130">
+        <v>48</v>
+      </c>
+      <c r="D130">
+        <v>8</v>
+      </c>
+      <c r="E130">
+        <v>1950</v>
+      </c>
+      <c r="F130">
+        <v>76</v>
+      </c>
+      <c r="G130" t="s">
+        <v>317</v>
+      </c>
+      <c r="H130" t="s">
         <v>318</v>
       </c>
-      <c r="B130" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I130" t="s">
-        <v>69</v>
+        <v>319</v>
       </c>
       <c r="J130" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K130" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B131" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C131">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E131">
-        <v>2012</v>
+        <v>2021</v>
       </c>
       <c r="F131">
+        <v>5</v>
+      </c>
+      <c r="G131" t="s">
+        <v>321</v>
+      </c>
+      <c r="H131" t="s">
         <v>13</v>
       </c>
-      <c r="G131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I131" t="s">
-        <v>321</v>
+        <v>14</v>
       </c>
       <c r="J131" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="K131" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>322</v>
       </c>
       <c r="B132" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C132">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D132">
-        <v>8</v>
+        <v>8.5</v>
       </c>
       <c r="E132">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="F132">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="G132" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="H132" t="s">
-        <v>323</v>
+        <v>68</v>
       </c>
       <c r="I132" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="J132" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="K132" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
+        <v>323</v>
+      </c>
+      <c r="B133" t="s">
+        <v>18</v>
+      </c>
+      <c r="C133">
+        <v>45</v>
+      </c>
+      <c r="D133">
+        <v>16</v>
+      </c>
+      <c r="E133">
+        <v>2012</v>
+      </c>
+      <c r="F133">
+        <v>14</v>
+      </c>
+      <c r="G133" t="s">
+        <v>207</v>
+      </c>
+      <c r="H133" t="s">
         <v>324</v>
       </c>
-      <c r="B133" t="s">
-[...14 lines deleted...]
-      <c r="G133" t="s">
+      <c r="I133" t="s">
         <v>325</v>
       </c>
-      <c r="H133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J133" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="K133" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>326</v>
       </c>
       <c r="B134" t="s">
         <v>18</v>
       </c>
       <c r="C134">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D134">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E134">
-        <v>2011</v>
+        <v>1986</v>
       </c>
       <c r="F134">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G134" t="s">
-        <v>299</v>
+        <v>34</v>
       </c>
       <c r="H134" t="s">
-        <v>300</v>
+        <v>327</v>
       </c>
       <c r="I134" t="s">
-        <v>279</v>
+        <v>36</v>
       </c>
       <c r="J134" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="K134" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B135" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C135">
-        <v>60</v>
+        <v>163.87</v>
       </c>
       <c r="D135">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E135">
-        <v>1951</v>
+        <v>1990</v>
       </c>
       <c r="F135">
-        <v>74</v>
+        <v>36</v>
+      </c>
+      <c r="G135" t="s">
+        <v>329</v>
+      </c>
+      <c r="H135" t="s">
+        <v>227</v>
       </c>
       <c r="I135" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="J135" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="K135" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B136" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C136">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="D136">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E136">
-        <v>2016</v>
+        <v>2011</v>
       </c>
       <c r="F136">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="G136" t="s">
-        <v>329</v>
+        <v>303</v>
       </c>
       <c r="H136" t="s">
-        <v>218</v>
+        <v>304</v>
       </c>
       <c r="I136" t="s">
-        <v>84</v>
+        <v>283</v>
       </c>
       <c r="J136" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K136" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B137" t="s">
         <v>18</v>
       </c>
       <c r="C137">
-        <v>29.5</v>
+        <v>60</v>
       </c>
       <c r="D137">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="E137">
-        <v>2003</v>
+        <v>1951</v>
       </c>
       <c r="F137">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="I137" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="J137" t="s">
         <v>44</v>
       </c>
       <c r="K137" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>332</v>
       </c>
       <c r="B138" t="s">
         <v>12</v>
       </c>
       <c r="C138">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D138">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E138">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="F138">
         <v>10</v>
       </c>
       <c r="G138" t="s">
-        <v>288</v>
+        <v>333</v>
       </c>
       <c r="H138" t="s">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="I138" t="s">
-        <v>197</v>
+        <v>88</v>
       </c>
       <c r="J138" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K138" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B139" t="s">
         <v>18</v>
       </c>
       <c r="C139">
-        <v>50</v>
+        <v>29.5</v>
       </c>
       <c r="D139">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="E139">
-        <v>1947</v>
+        <v>2003</v>
       </c>
       <c r="F139">
-        <v>78</v>
+        <v>23</v>
+      </c>
+      <c r="G139" t="s">
+        <v>335</v>
       </c>
       <c r="H139" t="s">
-        <v>51</v>
+        <v>84</v>
       </c>
       <c r="I139" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="J139" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="K139" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B140" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C140">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D140">
+        <v>25</v>
+      </c>
+      <c r="E140">
+        <v>2015</v>
+      </c>
+      <c r="F140">
         <v>11</v>
       </c>
-      <c r="E140">
-[...4 lines deleted...]
-      </c>
       <c r="G140" t="s">
-        <v>335</v>
+        <v>292</v>
       </c>
       <c r="H140" t="s">
-        <v>336</v>
+        <v>250</v>
       </c>
       <c r="I140" t="s">
-        <v>65</v>
+        <v>201</v>
       </c>
       <c r="J140" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="K140" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>337</v>
       </c>
       <c r="B141" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="C141">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="D141">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E141">
-        <v>1992</v>
+        <v>1947</v>
       </c>
       <c r="F141">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="H141" t="s">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="I141" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="J141" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="K141" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>338</v>
       </c>
       <c r="B142" t="s">
         <v>18</v>
       </c>
       <c r="C142">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D142">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E142">
-        <v>2003</v>
+        <v>1968</v>
       </c>
       <c r="F142">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="G142" t="s">
-        <v>50</v>
+        <v>339</v>
       </c>
       <c r="H142" t="s">
-        <v>51</v>
+        <v>340</v>
       </c>
       <c r="I142" t="s">
         <v>65</v>
       </c>
       <c r="J142" t="s">
         <v>32</v>
       </c>
       <c r="K142" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B143" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="C143">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="D143">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E143">
-        <v>1970</v>
+        <v>1992</v>
       </c>
       <c r="F143">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="H143" t="s">
-        <v>167</v>
+        <v>25</v>
       </c>
       <c r="I143" t="s">
-        <v>340</v>
+        <v>14</v>
       </c>
       <c r="J143" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="K143" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B144" t="s">
         <v>18</v>
       </c>
       <c r="C144">
-        <v>86</v>
+        <v>25</v>
       </c>
       <c r="D144">
-        <v>9</v>
+        <v>45</v>
       </c>
       <c r="E144">
-        <v>1985</v>
+        <v>2003</v>
       </c>
       <c r="F144">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G144" t="s">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="H144" t="s">
-        <v>229</v>
+        <v>51</v>
       </c>
       <c r="I144" t="s">
-        <v>244</v>
+        <v>65</v>
       </c>
       <c r="J144" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="K144" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B145" t="s">
         <v>18</v>
       </c>
       <c r="C145">
-        <v>37.3</v>
+        <v>50</v>
       </c>
       <c r="D145">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E145">
-        <v>1947</v>
+        <v>1970</v>
       </c>
       <c r="F145">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>343</v>
+        <v>56</v>
       </c>
       <c r="H145" t="s">
-        <v>282</v>
+        <v>171</v>
       </c>
       <c r="I145" t="s">
-        <v>283</v>
+        <v>344</v>
       </c>
       <c r="J145" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="K145" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B146" t="s">
         <v>18</v>
       </c>
       <c r="C146">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="D146">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="E146">
-        <v>2010</v>
+        <v>1985</v>
       </c>
       <c r="F146">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="G146" t="s">
-        <v>345</v>
+        <v>247</v>
       </c>
       <c r="H146" t="s">
-        <v>346</v>
+        <v>233</v>
       </c>
       <c r="I146" t="s">
-        <v>347</v>
+        <v>248</v>
       </c>
       <c r="J146" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="K146" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B147" t="s">
         <v>18</v>
       </c>
       <c r="C147">
-        <v>54</v>
+        <v>37.3</v>
       </c>
       <c r="D147">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="E147">
-        <v>1937</v>
+        <v>1947</v>
       </c>
       <c r="F147">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="G147" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="H147" t="s">
-        <v>300</v>
+        <v>286</v>
       </c>
       <c r="I147" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="J147" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="K147" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
+        <v>348</v>
+      </c>
+      <c r="B148" t="s">
+        <v>18</v>
+      </c>
+      <c r="C148">
+        <v>36</v>
+      </c>
+      <c r="D148">
+        <v>26</v>
+      </c>
+      <c r="E148">
+        <v>2010</v>
+      </c>
+      <c r="F148">
+        <v>16</v>
+      </c>
+      <c r="G148" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H148" t="s">
         <v>350</v>
       </c>
       <c r="I148" t="s">
         <v>351</v>
       </c>
       <c r="J148" t="s">
         <v>32</v>
       </c>
       <c r="K148" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>352</v>
       </c>
       <c r="B149" t="s">
         <v>18</v>
       </c>
       <c r="C149">
-        <v>77.5</v>
+        <v>54</v>
       </c>
       <c r="D149">
-        <v>9.5</v>
+        <v>10</v>
       </c>
       <c r="E149">
-        <v>2014</v>
+        <v>1937</v>
       </c>
       <c r="F149">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="G149" t="s">
-        <v>353</v>
+        <v>303</v>
       </c>
       <c r="H149" t="s">
-        <v>78</v>
+        <v>304</v>
       </c>
       <c r="I149" t="s">
-        <v>61</v>
+        <v>283</v>
       </c>
       <c r="J149" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="K149" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
+        <v>353</v>
+      </c>
+      <c r="B150" t="s">
+        <v>18</v>
+      </c>
+      <c r="C150">
+        <v>42</v>
+      </c>
+      <c r="D150">
+        <v>8</v>
+      </c>
+      <c r="E150">
+        <v>1986</v>
+      </c>
+      <c r="F150">
+        <v>40</v>
+      </c>
+      <c r="H150" t="s">
         <v>354</v>
       </c>
-      <c r="B150" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I150" t="s">
-        <v>94</v>
+        <v>355</v>
       </c>
       <c r="J150" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="K150" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B151" t="s">
+        <v>18</v>
+      </c>
+      <c r="C151">
+        <v>77.5</v>
+      </c>
+      <c r="D151">
+        <v>9.5</v>
+      </c>
+      <c r="E151">
+        <v>2014</v>
+      </c>
+      <c r="F151">
         <v>12</v>
       </c>
-      <c r="C151">
-[...10 lines deleted...]
-      </c>
       <c r="G151" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H151" t="s">
-        <v>246</v>
+        <v>78</v>
       </c>
       <c r="I151" t="s">
-        <v>247</v>
+        <v>61</v>
       </c>
       <c r="J151" t="s">
-        <v>201</v>
+        <v>44</v>
       </c>
       <c r="K151" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="B152" t="s">
         <v>18</v>
       </c>
       <c r="C152">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D152">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="E152">
-        <v>2002</v>
+        <v>1970</v>
       </c>
       <c r="F152">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="G152" t="s">
-        <v>358</v>
+        <v>96</v>
       </c>
       <c r="H152" t="s">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="I152" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="J152" t="s">
         <v>22</v>
       </c>
       <c r="K152" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>359</v>
       </c>
+      <c r="B153" t="s">
+        <v>12</v>
+      </c>
       <c r="C153">
-        <v>49.46</v>
+        <v>30</v>
       </c>
       <c r="D153">
-        <v>18.14</v>
+        <v>16</v>
+      </c>
+      <c r="E153">
+        <v>1990</v>
       </c>
       <c r="F153">
-        <v>50.38</v>
+        <v>36</v>
+      </c>
+      <c r="G153" t="s">
+        <v>360</v>
+      </c>
+      <c r="H153" t="s">
+        <v>250</v>
+      </c>
+      <c r="I153" t="s">
+        <v>251</v>
+      </c>
+      <c r="J153" t="s">
+        <v>205</v>
+      </c>
+      <c r="K153" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" t="s">
+        <v>361</v>
+      </c>
+      <c r="B154" t="s">
+        <v>18</v>
+      </c>
+      <c r="C154">
+        <v>105</v>
+      </c>
+      <c r="D154">
+        <v>9</v>
+      </c>
+      <c r="E154">
+        <v>1995</v>
+      </c>
+      <c r="F154">
+        <v>31</v>
+      </c>
+      <c r="G154" t="s">
+        <v>362</v>
+      </c>
+      <c r="H154" t="s">
+        <v>271</v>
+      </c>
+      <c r="I154" t="s">
+        <v>272</v>
+      </c>
+      <c r="J154" t="s">
+        <v>40</v>
+      </c>
+      <c r="K154" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" t="s">
+        <v>363</v>
+      </c>
+      <c r="B155" t="s">
+        <v>18</v>
+      </c>
+      <c r="C155">
+        <v>36</v>
+      </c>
+      <c r="D155">
+        <v>24</v>
+      </c>
+      <c r="E155">
+        <v>2002</v>
+      </c>
+      <c r="F155">
+        <v>24</v>
+      </c>
+      <c r="G155" t="s">
+        <v>364</v>
+      </c>
+      <c r="H155" t="s">
+        <v>129</v>
+      </c>
+      <c r="I155" t="s">
+        <v>153</v>
+      </c>
+      <c r="J155" t="s">
+        <v>22</v>
+      </c>
+      <c r="K155" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" t="s">
+        <v>365</v>
+      </c>
+      <c r="C156">
+        <v>49.48</v>
+      </c>
+      <c r="D156">
+        <v>18.19</v>
+      </c>
+      <c r="F156">
+        <v>50.66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">